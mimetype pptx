--- v0 (2026-04-02)
+++ v1 (2026-05-13)
@@ -43,50 +43,51 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483888" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId35"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="263" r:id="rId7"/>
     <p:sldId id="276" r:id="rId8"/>
     <p:sldId id="277" r:id="rId9"/>
     <p:sldId id="265" r:id="rId10"/>
@@ -190,67 +191,80 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{AA2FBE1B-2BC8-71AE-9B76-9AB2549D9197}" v="543" dt="2026-04-10T21:29:12.868"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -392,82 +406,82 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="17008"/>
-    <p:restoredTop sz="94653"/>
+    <p:restoredLeft sz="17022"/>
+    <p:restoredTop sz="94645"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="113" d="100"/>
           <a:sy n="113" d="100"/>
         </p:scale>
-        <p:origin x="544" y="184"/>
+        <p:origin x="448" y="184"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -512,51 +526,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{43AFB39B-636F-164F-B929-239F02A90E8C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1207,51 +1221,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4AAD347D-5ACD-4C99-B74B-A9C85AD731AF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1477,51 +1491,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1670,51 +1684,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1942,51 +1956,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2282,51 +2296,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2904,51 +2918,51 @@
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3751,51 +3765,51 @@
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3919,51 +3933,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4097,51 +4111,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4265,51 +4279,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4511,51 +4525,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9796027F-7875-4030-9381-8BD8C4F21935}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4800,51 +4814,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9796027F-7875-4030-9381-8BD8C4F21935}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5241,51 +5255,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9796027F-7875-4030-9381-8BD8C4F21935}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5358,51 +5372,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5453,51 +5467,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5730,51 +5744,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6000,51 +6014,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4509A250-FF31-4206-8172-F9D3106AACB1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6445,51 +6459,51 @@
           <a:xfrm rot="5400000">
             <a:off x="10155639" y="1790701"/>
             <a:ext cx="990599" cy="304799"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                     <a:alpha val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4AAD347D-5ACD-4C99-B74B-A9C85AD731AF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/1/26</a:t>
+              <a:t>4/10/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="8951573" y="3225297"/>
             <a:ext cx="3859795" cy="304801"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7050,51 +7064,51 @@
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benefitscal.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfhsa.org/contact-us/locations" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finaid@ucsf.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benefitscal.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucsf.co1.qualtrics.com/jfe/form/SV_80JpLvADPStNeMl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -13286,92 +13300,91 @@
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>UCSF Student Financial Services Office</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
             </a:pPr>
-            <a:r>
-[...18 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>San Francisco County</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
-              <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle: Rounded Corners 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{421CF5ED-8992-4215-4048-7676145A1427}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -13388,212 +13401,403 @@
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="4800" b="1"/>
               <a:t>CalFresh Questions?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="6" name="Picture 5" descr="A close up of a phone number&#10;&#10;Description automatically generated">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE17F108-B06A-89C1-DD54-7BEA7D824696}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60E753AC-2A90-6105-3C90-26ED881CF1E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1511499" y="4310140"/>
-            <a:ext cx="2219325" cy="1323975"/>
+            <a:off x="1718931" y="4800991"/>
+            <a:ext cx="9036292" cy="1259705"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="38100" cap="sq">
-[...4 lines deleted...]
-            <a:miter lim="800000"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+            <a:outerShdw blurRad="63500" dist="38100" dir="2700000">
               <a:srgbClr val="000000">
-                <a:alpha val="43000"/>
+                <a:alpha val="40000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
-      </p:pic>
-[...2 lines deleted...]
-          <p:cNvPr id="7" name="Picture 6" descr="A close up of a service center&#10;&#10;Description automatically generated">
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="32353E"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+              </a:rPr>
+              <a:t>SFHSA Service Centers offer program assistance in-person or by phone. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+              <a:ea typeface="Montserrat"/>
+              <a:cs typeface="Montserrat"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="32353E"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="32353E"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Details</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="32353E"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+              </a:rPr>
+              <a:t> for each location </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="32353E"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+              </a:rPr>
+              <a:t>and the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="32353E"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+              </a:rPr>
+              <a:t> services they provide</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="32353E"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+              </a:rPr>
+              <a:t> are available through their </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="32353E"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+              </a:rPr>
+              <a:t>website</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="32353E"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="32353E"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.sfhsa.org/contact-us/locations</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4ACEF7C-B39D-7E54-516E-D3B029603D9C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C980DBCA-1D5C-CEB3-D09E-2EDA1C9E408B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4520922" y="4310140"/>
-            <a:ext cx="2181225" cy="1323975"/>
+            <a:off x="1718931" y="2505095"/>
+            <a:ext cx="9036292" cy="1400383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="38100" cap="sq">
-[...4 lines deleted...]
-            <a:miter lim="800000"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+            <a:outerShdw blurRad="63500" dist="38100" dir="2700000">
               <a:srgbClr val="000000">
-                <a:alpha val="43000"/>
+                <a:alpha val="40000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
-      </p:pic>
-[...73 lines deleted...]
-      </p:pic>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:srgbClr val="222222"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Location, Contact, Hours</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="052049"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="052049"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>500 Parnassus Ave MU-201W    Phone: (415) 476-4181         Office Open:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="052049"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>San Francisco, CA 94143     Fax: (415) 476-6652              Monday–Friday</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>                                                     </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>            </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="052049"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>                   Email: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="052049"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>finaid@ucsf.edu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="052049"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>    8am - 5pm</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="878187183"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill>
           <a:blip r:embed="rId2">
             <a:alphaModFix amt="90000"/>
           </a:blip>
           <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
         </a:blipFill>
         <a:effectLst/>
@@ -15766,50 +15970,61 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="a77ba773-fff6-4757-a5be-4b554036a95a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7350ee80-ac77-4571-a861-c3d6c7eb725f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AF95AD26979F954790B7AA79F6361D27" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a097d88d840429cade64eefb994409cc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7350ee80-ac77-4571-a861-c3d6c7eb725f" xmlns:ns3="a77ba773-fff6-4757-a5be-4b554036a95a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b76500ee12d8f7b97b08ab664d3a112" ns2:_="" ns3:_="">
     <xsd:import namespace="7350ee80-ac77-4571-a861-c3d6c7eb725f"/>
     <xsd:import namespace="a77ba773-fff6-4757-a5be-4b554036a95a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -16000,138 +16215,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD296A64-4444-4271-9216-981ADA3E73A2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3964C270-279C-4123-A833-8B84B62E038D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a77ba773-fff6-4757-a5be-4b554036a95a"/>
+    <ds:schemaRef ds:uri="7350ee80-ac77-4571-a861-c3d6c7eb725f"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA60F0D5-E355-47BF-B0C2-96015F2F570C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{580F7449-979B-4AB2-B1E4-FBDA74536CEC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7350ee80-ac77-4571-a861-c3d6c7eb725f"/>
+    <ds:schemaRef ds:uri="a77ba773-fff6-4757-a5be-4b554036a95a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3964C270-279C-4123-A833-8B84B62E038D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA60F0D5-E355-47BF-B0C2-96015F2F570C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="7350ee80-ac77-4571-a861-c3d6c7eb725f"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>1991</Words>
+  <Words>2067</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>186</Paragraphs>
+  <Paragraphs>191</Paragraphs>
   <Slides>30</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="34" baseType="lpstr">
+    <vt:vector size="35" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>Montserrat</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Ion</vt:lpstr>
       <vt:lpstr>CalFresh Application  A Step-by-Step Guide</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>